--- v0 (2025-11-15)
+++ v1 (2026-06-13)
@@ -1,120 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\DOCUMENTS SIEGE\AFFAIRES JURIDIQUES ET FONCIERES\SOLLICITATIONS-DOSSIERS\2025\TOP 10 REMUNERATIONS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\DOCUMENTS SIEGE\AFFAIRES JURIDIQUES ET FONCIERES\SOLLICITATIONS-DOSSIERS\2026\TOP 10 rémunérations\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06A664E5-33AD-438E-A60F-9A78235017BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{56077B23-DA36-45CA-86DC-211782A915B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8FC1247F-C267-4B22-89D4-E84C7F5DF0D7}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D5" i="1" l="1"/>
+  <c r="D6" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="13">
   <si>
     <t>SIREN</t>
   </si>
   <si>
     <t>DENOMINATION DE L EMPLOYEUR</t>
   </si>
   <si>
     <t>ANNEE</t>
   </si>
   <si>
     <t>SOMME DES 10 PLUS HAUTES REMUNERATIONS BRUTES EN EUROS</t>
   </si>
   <si>
     <t>NOMBRE DE FEMMES BENEFICIAIRES</t>
   </si>
   <si>
     <t>NOMBRE D HOMMES BENEFICIAIRES</t>
   </si>
   <si>
     <t>DUREE CUMULEE EN NOMBRE DE MOIS</t>
   </si>
   <si>
     <t>COMMENTAIRES</t>
   </si>
   <si>
     <t>200044048</t>
   </si>
   <si>
     <t>COMMUNAUTE DE COMMUNES OSARTIS MARQUION</t>
   </si>
   <si>
-    <t>Agents tous budgets confondus</t>
-[...1 lines deleted...]
-  <si>
     <t>MONTANT POUR LES FEMMES</t>
   </si>
   <si>
     <t>MONTANT POUR LES HOMMES</t>
   </si>
   <si>
-    <t>LISTE DES 10 PLUS HAUTES REMUNERATIONS BRUTES EN EUROS - 2023 et 2024</t>
+    <t>LISTE DES 10 PLUS HAUTES REMUNERATIONS BRUTES EN EUROS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -630,182 +638,207 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24E28C4B-6FDD-4CB1-9D0E-E59A09667A9B}">
-  <dimension ref="A2:J8"/>
+  <dimension ref="A2:J7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:J2"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.7109375" customWidth="1"/>
     <col min="2" max="2" width="41.5703125" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.5703125" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
     </row>
     <row r="3" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:10" ht="73.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="14" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G4" s="14" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1">
         <v>200044048</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="3">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D5" s="4">
-        <f>F5+H5</f>
-        <v>633917.76</v>
+        <v>628451.9</v>
       </c>
       <c r="E5" s="5">
         <v>5</v>
       </c>
       <c r="F5" s="4">
-        <v>336416.65</v>
+        <v>330557.78999999998</v>
       </c>
       <c r="G5" s="5">
         <v>5</v>
       </c>
       <c r="H5" s="4">
-        <v>297501.11</v>
+        <v>297894.11</v>
       </c>
       <c r="I5" s="6">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="J5" s="7"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A6" s="8" t="s">
+    <row r="6" spans="1:10" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="1">
+        <v>200044048</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="3">
+        <v>2024</v>
+      </c>
+      <c r="D6" s="4">
+        <f>F6+H6</f>
+        <v>633917.76</v>
+      </c>
+      <c r="E6" s="5">
+        <v>5</v>
+      </c>
+      <c r="F6" s="4">
+        <v>336416.65</v>
+      </c>
+      <c r="G6" s="5">
+        <v>5</v>
+      </c>
+      <c r="H6" s="4">
+        <v>297501.11</v>
+      </c>
+      <c r="I6" s="6">
+        <v>120</v>
+      </c>
+      <c r="J6" s="7"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="9" t="s">
+      <c r="B7" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C7" s="9">
         <v>2023</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D7" s="10">
         <v>634310.51</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E7" s="11">
         <v>5</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F7" s="10">
         <v>346853.27</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G7" s="11">
         <v>5</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H7" s="10">
         <v>287457.24</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I7" s="9">
         <v>120</v>
       </c>
-      <c r="J6" s="12"/>
-[...4 lines deleted...]
-      </c>
+      <c r="J7" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>